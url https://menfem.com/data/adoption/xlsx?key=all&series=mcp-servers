--- v0 (2026-09-14)
+++ v1 (2026-10-30)
@@ -410,81 +410,219 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G1"/>
+  <dimension ref="A1:G7"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>date</v>
       </c>
       <c r="B1" t="str">
         <v>series</v>
       </c>
       <c r="C1" t="str">
         <v>key</v>
       </c>
       <c r="D1" t="str">
         <v>value</v>
       </c>
       <c r="E1" t="str">
         <v>unit</v>
       </c>
       <c r="F1" t="str">
         <v>source</v>
       </c>
       <c r="G1" t="str">
         <v>asOf</v>
       </c>
     </row>
+    <row r="2">
+      <c r="A2" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B2" t="str">
+        <v>mcp-servers</v>
+      </c>
+      <c r="C2" t="str">
+        <v>all</v>
+      </c>
+      <c r="D2">
+        <v>33475</v>
+      </c>
+      <c r="E2" t="str">
+        <v>servers</v>
+      </c>
+      <c r="F2" t="str">
+        <v>the MCP registry</v>
+      </c>
+      <c r="G2" t="str">
+        <v>2026-10-26</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="B3" t="str">
+        <v>mcp-servers</v>
+      </c>
+      <c r="C3" t="str">
+        <v>all</v>
+      </c>
+      <c r="D3">
+        <v>36418</v>
+      </c>
+      <c r="E3" t="str">
+        <v>servers</v>
+      </c>
+      <c r="F3" t="str">
+        <v>the MCP registry</v>
+      </c>
+      <c r="G3" t="str">
+        <v>2026-10-26</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="B4" t="str">
+        <v>mcp-servers</v>
+      </c>
+      <c r="C4" t="str">
+        <v>all</v>
+      </c>
+      <c r="D4">
+        <v>39007</v>
+      </c>
+      <c r="E4" t="str">
+        <v>servers</v>
+      </c>
+      <c r="F4" t="str">
+        <v>the MCP registry</v>
+      </c>
+      <c r="G4" t="str">
+        <v>2026-10-26</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="B5" t="str">
+        <v>mcp-servers</v>
+      </c>
+      <c r="C5" t="str">
+        <v>all</v>
+      </c>
+      <c r="D5">
+        <v>41685</v>
+      </c>
+      <c r="E5" t="str">
+        <v>servers</v>
+      </c>
+      <c r="F5" t="str">
+        <v>the MCP registry</v>
+      </c>
+      <c r="G5" t="str">
+        <v>2026-10-26</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>2026-10-19</v>
+      </c>
+      <c r="B6" t="str">
+        <v>mcp-servers</v>
+      </c>
+      <c r="C6" t="str">
+        <v>all</v>
+      </c>
+      <c r="D6">
+        <v>45516</v>
+      </c>
+      <c r="E6" t="str">
+        <v>servers</v>
+      </c>
+      <c r="F6" t="str">
+        <v>the MCP registry</v>
+      </c>
+      <c r="G6" t="str">
+        <v>2026-10-26</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>2026-10-26</v>
+      </c>
+      <c r="B7" t="str">
+        <v>mcp-servers</v>
+      </c>
+      <c r="C7" t="str">
+        <v>all</v>
+      </c>
+      <c r="D7">
+        <v>49580</v>
+      </c>
+      <c r="E7" t="str">
+        <v>servers</v>
+      </c>
+      <c r="F7" t="str">
+        <v>the MCP registry</v>
+      </c>
+      <c r="G7" t="str">
+        <v>2026-10-26</v>
+      </c>
+    </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G1"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G7"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>adoption.mcp-servers</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 