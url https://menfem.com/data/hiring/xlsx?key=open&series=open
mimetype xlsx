--- v0 (2026-09-18)
+++ v1 (2026-11-02)
@@ -410,127 +410,1162 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G3"/>
+  <dimension ref="A1:G48"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>date</v>
       </c>
       <c r="B1" t="str">
         <v>series</v>
       </c>
       <c r="C1" t="str">
         <v>key</v>
       </c>
       <c r="D1" t="str">
         <v>value</v>
       </c>
       <c r="E1" t="str">
         <v>unit</v>
       </c>
       <c r="F1" t="str">
         <v>source</v>
       </c>
       <c r="G1" t="str">
         <v>asOf</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>2026-09-17</v>
       </c>
       <c r="B2" t="str">
         <v>open</v>
       </c>
       <c r="C2" t="str">
         <v>open</v>
       </c>
       <c r="D2">
         <v>109</v>
       </c>
       <c r="E2" t="str">
         <v>roles</v>
       </c>
       <c r="F2" t="str">
         <v>the companies’ own job boards</v>
       </c>
       <c r="G2" t="str">
-        <v>2026-09-18</v>
+        <v>2026-11-02</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>2026-09-18</v>
       </c>
       <c r="B3" t="str">
         <v>open</v>
       </c>
       <c r="C3" t="str">
         <v>open</v>
       </c>
       <c r="D3">
         <v>120</v>
       </c>
       <c r="E3" t="str">
         <v>roles</v>
       </c>
       <c r="F3" t="str">
         <v>the companies’ own job boards</v>
       </c>
       <c r="G3" t="str">
-        <v>2026-09-18</v>
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="str">
+        <v>2026-09-19</v>
+      </c>
+      <c r="B4" t="str">
+        <v>open</v>
+      </c>
+      <c r="C4" t="str">
+        <v>open</v>
+      </c>
+      <c r="D4">
+        <v>120</v>
+      </c>
+      <c r="E4" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F4" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G4" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="str">
+        <v>2026-09-20</v>
+      </c>
+      <c r="B5" t="str">
+        <v>open</v>
+      </c>
+      <c r="C5" t="str">
+        <v>open</v>
+      </c>
+      <c r="D5">
+        <v>120</v>
+      </c>
+      <c r="E5" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F5" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G5" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="str">
+        <v>2026-09-21</v>
+      </c>
+      <c r="B6" t="str">
+        <v>open</v>
+      </c>
+      <c r="C6" t="str">
+        <v>open</v>
+      </c>
+      <c r="D6">
+        <v>120</v>
+      </c>
+      <c r="E6" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F6" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G6" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="str">
+        <v>2026-09-22</v>
+      </c>
+      <c r="B7" t="str">
+        <v>open</v>
+      </c>
+      <c r="C7" t="str">
+        <v>open</v>
+      </c>
+      <c r="D7">
+        <v>120</v>
+      </c>
+      <c r="E7" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F7" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G7" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="str">
+        <v>2026-09-23</v>
+      </c>
+      <c r="B8" t="str">
+        <v>open</v>
+      </c>
+      <c r="C8" t="str">
+        <v>open</v>
+      </c>
+      <c r="D8">
+        <v>120</v>
+      </c>
+      <c r="E8" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F8" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G8" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="str">
+        <v>2026-09-24</v>
+      </c>
+      <c r="B9" t="str">
+        <v>open</v>
+      </c>
+      <c r="C9" t="str">
+        <v>open</v>
+      </c>
+      <c r="D9">
+        <v>120</v>
+      </c>
+      <c r="E9" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F9" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G9" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="str">
+        <v>2026-09-25</v>
+      </c>
+      <c r="B10" t="str">
+        <v>open</v>
+      </c>
+      <c r="C10" t="str">
+        <v>open</v>
+      </c>
+      <c r="D10">
+        <v>120</v>
+      </c>
+      <c r="E10" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F10" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G10" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="str">
+        <v>2026-09-26</v>
+      </c>
+      <c r="B11" t="str">
+        <v>open</v>
+      </c>
+      <c r="C11" t="str">
+        <v>open</v>
+      </c>
+      <c r="D11">
+        <v>120</v>
+      </c>
+      <c r="E11" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F11" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G11" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="str">
+        <v>2026-09-27</v>
+      </c>
+      <c r="B12" t="str">
+        <v>open</v>
+      </c>
+      <c r="C12" t="str">
+        <v>open</v>
+      </c>
+      <c r="D12">
+        <v>120</v>
+      </c>
+      <c r="E12" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F12" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G12" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="str">
+        <v>2026-09-28</v>
+      </c>
+      <c r="B13" t="str">
+        <v>open</v>
+      </c>
+      <c r="C13" t="str">
+        <v>open</v>
+      </c>
+      <c r="D13">
+        <v>120</v>
+      </c>
+      <c r="E13" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F13" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G13" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="str">
+        <v>2026-09-29</v>
+      </c>
+      <c r="B14" t="str">
+        <v>open</v>
+      </c>
+      <c r="C14" t="str">
+        <v>open</v>
+      </c>
+      <c r="D14">
+        <v>127</v>
+      </c>
+      <c r="E14" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F14" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G14" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="str">
+        <v>2026-09-30</v>
+      </c>
+      <c r="B15" t="str">
+        <v>open</v>
+      </c>
+      <c r="C15" t="str">
+        <v>open</v>
+      </c>
+      <c r="D15">
+        <v>121</v>
+      </c>
+      <c r="E15" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F15" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G15" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="str">
+        <v>2026-10-01</v>
+      </c>
+      <c r="B16" t="str">
+        <v>open</v>
+      </c>
+      <c r="C16" t="str">
+        <v>open</v>
+      </c>
+      <c r="D16">
+        <v>122</v>
+      </c>
+      <c r="E16" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F16" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G16" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="str">
+        <v>2026-10-02</v>
+      </c>
+      <c r="B17" t="str">
+        <v>open</v>
+      </c>
+      <c r="C17" t="str">
+        <v>open</v>
+      </c>
+      <c r="D17">
+        <v>122</v>
+      </c>
+      <c r="E17" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F17" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G17" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="str">
+        <v>2026-10-03</v>
+      </c>
+      <c r="B18" t="str">
+        <v>open</v>
+      </c>
+      <c r="C18" t="str">
+        <v>open</v>
+      </c>
+      <c r="D18">
+        <v>122</v>
+      </c>
+      <c r="E18" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F18" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G18" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="str">
+        <v>2026-10-04</v>
+      </c>
+      <c r="B19" t="str">
+        <v>open</v>
+      </c>
+      <c r="C19" t="str">
+        <v>open</v>
+      </c>
+      <c r="D19">
+        <v>122</v>
+      </c>
+      <c r="E19" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F19" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G19" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="str">
+        <v>2026-10-05</v>
+      </c>
+      <c r="B20" t="str">
+        <v>open</v>
+      </c>
+      <c r="C20" t="str">
+        <v>open</v>
+      </c>
+      <c r="D20">
+        <v>122</v>
+      </c>
+      <c r="E20" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F20" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G20" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="str">
+        <v>2026-10-06</v>
+      </c>
+      <c r="B21" t="str">
+        <v>open</v>
+      </c>
+      <c r="C21" t="str">
+        <v>open</v>
+      </c>
+      <c r="D21">
+        <v>122</v>
+      </c>
+      <c r="E21" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F21" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G21" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="str">
+        <v>2026-10-07</v>
+      </c>
+      <c r="B22" t="str">
+        <v>open</v>
+      </c>
+      <c r="C22" t="str">
+        <v>open</v>
+      </c>
+      <c r="D22">
+        <v>124</v>
+      </c>
+      <c r="E22" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F22" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G22" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="str">
+        <v>2026-10-08</v>
+      </c>
+      <c r="B23" t="str">
+        <v>open</v>
+      </c>
+      <c r="C23" t="str">
+        <v>open</v>
+      </c>
+      <c r="D23">
+        <v>123</v>
+      </c>
+      <c r="E23" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F23" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G23" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="str">
+        <v>2026-10-09</v>
+      </c>
+      <c r="B24" t="str">
+        <v>open</v>
+      </c>
+      <c r="C24" t="str">
+        <v>open</v>
+      </c>
+      <c r="D24">
+        <v>126</v>
+      </c>
+      <c r="E24" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F24" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G24" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="str">
+        <v>2026-10-10</v>
+      </c>
+      <c r="B25" t="str">
+        <v>open</v>
+      </c>
+      <c r="C25" t="str">
+        <v>open</v>
+      </c>
+      <c r="D25">
+        <v>127</v>
+      </c>
+      <c r="E25" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F25" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G25" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="str">
+        <v>2026-10-11</v>
+      </c>
+      <c r="B26" t="str">
+        <v>open</v>
+      </c>
+      <c r="C26" t="str">
+        <v>open</v>
+      </c>
+      <c r="D26">
+        <v>127</v>
+      </c>
+      <c r="E26" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F26" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G26" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="str">
+        <v>2026-10-12</v>
+      </c>
+      <c r="B27" t="str">
+        <v>open</v>
+      </c>
+      <c r="C27" t="str">
+        <v>open</v>
+      </c>
+      <c r="D27">
+        <v>127</v>
+      </c>
+      <c r="E27" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F27" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G27" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" t="str">
+        <v>2026-10-13</v>
+      </c>
+      <c r="B28" t="str">
+        <v>open</v>
+      </c>
+      <c r="C28" t="str">
+        <v>open</v>
+      </c>
+      <c r="D28">
+        <v>145</v>
+      </c>
+      <c r="E28" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F28" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G28" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" t="str">
+        <v>2026-10-14</v>
+      </c>
+      <c r="B29" t="str">
+        <v>open</v>
+      </c>
+      <c r="C29" t="str">
+        <v>open</v>
+      </c>
+      <c r="D29">
+        <v>148</v>
+      </c>
+      <c r="E29" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F29" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G29" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" t="str">
+        <v>2026-10-15</v>
+      </c>
+      <c r="B30" t="str">
+        <v>open</v>
+      </c>
+      <c r="C30" t="str">
+        <v>open</v>
+      </c>
+      <c r="D30">
+        <v>152</v>
+      </c>
+      <c r="E30" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F30" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G30" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" t="str">
+        <v>2026-10-16</v>
+      </c>
+      <c r="B31" t="str">
+        <v>open</v>
+      </c>
+      <c r="C31" t="str">
+        <v>open</v>
+      </c>
+      <c r="D31">
+        <v>143</v>
+      </c>
+      <c r="E31" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F31" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G31" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>2026-10-17</v>
+      </c>
+      <c r="B32" t="str">
+        <v>open</v>
+      </c>
+      <c r="C32" t="str">
+        <v>open</v>
+      </c>
+      <c r="D32">
+        <v>152</v>
+      </c>
+      <c r="E32" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F32" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G32" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" t="str">
+        <v>2026-10-18</v>
+      </c>
+      <c r="B33" t="str">
+        <v>open</v>
+      </c>
+      <c r="C33" t="str">
+        <v>open</v>
+      </c>
+      <c r="D33">
+        <v>150</v>
+      </c>
+      <c r="E33" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F33" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G33" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" t="str">
+        <v>2026-10-19</v>
+      </c>
+      <c r="B34" t="str">
+        <v>open</v>
+      </c>
+      <c r="C34" t="str">
+        <v>open</v>
+      </c>
+      <c r="D34">
+        <v>150</v>
+      </c>
+      <c r="E34" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F34" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G34" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" t="str">
+        <v>2026-10-20</v>
+      </c>
+      <c r="B35" t="str">
+        <v>open</v>
+      </c>
+      <c r="C35" t="str">
+        <v>open</v>
+      </c>
+      <c r="D35">
+        <v>162</v>
+      </c>
+      <c r="E35" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F35" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G35" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" t="str">
+        <v>2026-10-21</v>
+      </c>
+      <c r="B36" t="str">
+        <v>open</v>
+      </c>
+      <c r="C36" t="str">
+        <v>open</v>
+      </c>
+      <c r="D36">
+        <v>159</v>
+      </c>
+      <c r="E36" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F36" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G36" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="str">
+        <v>2026-10-22</v>
+      </c>
+      <c r="B37" t="str">
+        <v>open</v>
+      </c>
+      <c r="C37" t="str">
+        <v>open</v>
+      </c>
+      <c r="D37">
+        <v>158</v>
+      </c>
+      <c r="E37" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F37" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G37" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="str">
+        <v>2026-10-23</v>
+      </c>
+      <c r="B38" t="str">
+        <v>open</v>
+      </c>
+      <c r="C38" t="str">
+        <v>open</v>
+      </c>
+      <c r="D38">
+        <v>154</v>
+      </c>
+      <c r="E38" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F38" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G38" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="str">
+        <v>2026-10-24</v>
+      </c>
+      <c r="B39" t="str">
+        <v>open</v>
+      </c>
+      <c r="C39" t="str">
+        <v>open</v>
+      </c>
+      <c r="D39">
+        <v>152</v>
+      </c>
+      <c r="E39" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F39" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G39" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="str">
+        <v>2026-10-25</v>
+      </c>
+      <c r="B40" t="str">
+        <v>open</v>
+      </c>
+      <c r="C40" t="str">
+        <v>open</v>
+      </c>
+      <c r="D40">
+        <v>152</v>
+      </c>
+      <c r="E40" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F40" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G40" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="str">
+        <v>2026-10-26</v>
+      </c>
+      <c r="B41" t="str">
+        <v>open</v>
+      </c>
+      <c r="C41" t="str">
+        <v>open</v>
+      </c>
+      <c r="D41">
+        <v>152</v>
+      </c>
+      <c r="E41" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F41" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G41" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="str">
+        <v>2026-10-27</v>
+      </c>
+      <c r="B42" t="str">
+        <v>open</v>
+      </c>
+      <c r="C42" t="str">
+        <v>open</v>
+      </c>
+      <c r="D42">
+        <v>152</v>
+      </c>
+      <c r="E42" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F42" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G42" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="str">
+        <v>2026-10-28</v>
+      </c>
+      <c r="B43" t="str">
+        <v>open</v>
+      </c>
+      <c r="C43" t="str">
+        <v>open</v>
+      </c>
+      <c r="D43">
+        <v>151</v>
+      </c>
+      <c r="E43" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F43" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G43" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="str">
+        <v>2026-10-29</v>
+      </c>
+      <c r="B44" t="str">
+        <v>open</v>
+      </c>
+      <c r="C44" t="str">
+        <v>open</v>
+      </c>
+      <c r="D44">
+        <v>151</v>
+      </c>
+      <c r="E44" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F44" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G44" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="str">
+        <v>2026-10-30</v>
+      </c>
+      <c r="B45" t="str">
+        <v>open</v>
+      </c>
+      <c r="C45" t="str">
+        <v>open</v>
+      </c>
+      <c r="D45">
+        <v>153</v>
+      </c>
+      <c r="E45" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F45" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G45" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="str">
+        <v>2026-10-31</v>
+      </c>
+      <c r="B46" t="str">
+        <v>open</v>
+      </c>
+      <c r="C46" t="str">
+        <v>open</v>
+      </c>
+      <c r="D46">
+        <v>153</v>
+      </c>
+      <c r="E46" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F46" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G46" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="str">
+        <v>2026-11-01</v>
+      </c>
+      <c r="B47" t="str">
+        <v>open</v>
+      </c>
+      <c r="C47" t="str">
+        <v>open</v>
+      </c>
+      <c r="D47">
+        <v>152</v>
+      </c>
+      <c r="E47" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F47" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G47" t="str">
+        <v>2026-11-02</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="str">
+        <v>2026-11-02</v>
+      </c>
+      <c r="B48" t="str">
+        <v>open</v>
+      </c>
+      <c r="C48" t="str">
+        <v>open</v>
+      </c>
+      <c r="D48">
+        <v>152</v>
+      </c>
+      <c r="E48" t="str">
+        <v>roles</v>
+      </c>
+      <c r="F48" t="str">
+        <v>the companies’ own job boards</v>
+      </c>
+      <c r="G48" t="str">
+        <v>2026-11-02</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G3"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G48"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>hiring.open</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 